--- v1 (2026-03-19)
+++ v2 (2026-07-14)
@@ -1734,72 +1734,72 @@
       <c r="B51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C51" s="3">
         <v>20490098799</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F51" s="3">
         <v>983680984</v>
       </c>
       <c r="G51" s="3"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C52" s="3">
-        <v>20602252202</v>
+        <v>20602252028</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F52" s="3">
         <v>970473872</v>
       </c>
       <c r="G52" s="3"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C53" s="3">
-        <v>20602252028</v>
+        <v>20602252202</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F53" s="3">
         <v>970473872</v>
       </c>
       <c r="G53" s="3"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C54" s="3">
         <v>10423578039</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>9</v>
       </c>